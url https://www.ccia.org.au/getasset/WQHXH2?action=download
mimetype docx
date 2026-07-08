--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38D5C20B" w14:textId="751B198F" w:rsidR="00D8281A" w:rsidRPr="0060151C" w:rsidRDefault="00616C41" w:rsidP="00616C41">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -2107,92 +2108,126 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">it’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">why I want you to join </w:t>
       </w:r>
       <w:r w:rsidR="00AD0040" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>us!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2919AD3F" w14:textId="651337F1" w:rsidR="00AD0040" w:rsidRPr="00D56BDD" w:rsidRDefault="00AD0040" w:rsidP="38B275D9">
+    <w:p w14:paraId="2919AD3F" w14:textId="1E556A2D" w:rsidR="00AD0040" w:rsidRPr="00D56BDD" w:rsidRDefault="00AD0040" w:rsidP="38B275D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">You don’t have to take on </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>[your chosen dare]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, there are 8 thrilling </w:t>
+        <w:t xml:space="preserve">, there are </w:t>
+      </w:r>
+      <w:r w:rsidR="00600C8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thrilling </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00D56BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>dares</w:t>
+          <w:t>da</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D56BDD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D56BDD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to choose from</w:t>
       </w:r>
       <w:r w:rsidR="00285830" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> so </w:t>
@@ -2508,73 +2543,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
       <w:r w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00365405" w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">your </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> name</w:t>
+        <w:t>your team name</w:t>
       </w:r>
       <w:r w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00365405" w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2648,71 +2661,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9DB5F3" w14:textId="602FC5DE" w:rsidR="00807673" w:rsidRPr="00D56BDD" w:rsidRDefault="00807673" w:rsidP="38B275D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">I am very excited to let you know </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Your </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> name]</w:t>
+        <w:t>[Your team name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00942BF4" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> taking on the Extreme Fitness</w:t>
       </w:r>
@@ -2958,126 +2951,122 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">That’s why I’m doing this - </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and it’s why I want you to join us!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B715032" w14:textId="35B5B5D0" w:rsidR="0099154E" w:rsidRPr="00D56BDD" w:rsidRDefault="000201DD" w:rsidP="38B275D9">
+    <w:p w14:paraId="7B715032" w14:textId="7606B246" w:rsidR="0099154E" w:rsidRPr="00D56BDD" w:rsidRDefault="000201DD" w:rsidP="38B275D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
       <w:r w:rsidR="0099154E" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">joining </w:t>
       </w:r>
       <w:r w:rsidR="0099154E" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Your </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> name]</w:t>
+        <w:t>[Your team name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in CEO </w:t>
       </w:r>
       <w:r w:rsidR="41087AB8" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Dare to Cure </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2025, you'll be raising vital funds to support research to pioneer safer, more targeted treatments for children with cancer</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00364BBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, you'll be raising vital funds to support research to pioneer safer, more targeted treatments for children with cancer</w:t>
       </w:r>
       <w:r w:rsidR="00AE423A" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, and help find a cure once and for all!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A2757C" w14:textId="7A66F91B" w:rsidR="00AE423A" w:rsidRPr="00D56BDD" w:rsidRDefault="00AE423A" w:rsidP="38B275D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">It’s going to be </w:t>
@@ -3099,69 +3088,51 @@
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ut absolutely nothing compared to what these brave kids and their families are facing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C4D3BB" w14:textId="729972F7" w:rsidR="00807673" w:rsidRPr="00D56BDD" w:rsidRDefault="00AE423A" w:rsidP="000201DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Let’s get energised, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by example</w:t>
+        <w:t>Let’s get energised, lead by example</w:t>
       </w:r>
       <w:r w:rsidR="00807673" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, achieve our fitness goals, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00807673" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">help put an end to childhood cancer. </w:t>
       </w:r>
@@ -3692,51 +3663,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFFDE23" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="003F22AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA4A52F" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="003F22AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3303391E" w14:textId="18B1C865" w:rsidR="00F41BC2" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="38B275D9">
+    <w:p w14:paraId="3303391E" w14:textId="07524BDB" w:rsidR="00F41BC2" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="38B275D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This October, </w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -3784,248 +3755,212 @@
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>raise funds for Children's Cancer Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to help put an end to childhood </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> to help put an end to childhood cancer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7531EAB9" w14:textId="77777777" w:rsidR="00F41BC2" w:rsidRPr="00DD503E" w:rsidRDefault="00F41BC2" w:rsidP="00F41BC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD3BEFF" w14:textId="58BE000B" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="008B4EBE" w:rsidP="38B275D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More than </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41BC2" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1,000</w:t>
+      </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>cancer .</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> children </w:t>
+      </w:r>
+      <w:r w:rsidR="0030127D" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and adolescents </w:t>
+      </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7531EAB9" w14:textId="77777777" w:rsidR="00F41BC2" w:rsidRPr="00DD503E" w:rsidRDefault="00F41BC2" w:rsidP="00F41BC2">
+        <w:t>are diagnosed with cancer every week in Australia,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41BC2" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and sadly</w:t>
+      </w:r>
+      <w:r w:rsidR="001163CE" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41BC2" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> three lose their lives every week to this devastating disease. So, </w:t>
+      </w:r>
+      <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I'm on a mission and </w:t>
+      </w:r>
+      <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I’m </w:t>
+      </w:r>
+      <w:r w:rsidR="001163CE" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asking </w:t>
+      </w:r>
+      <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>YOU to join me</w:t>
+      </w:r>
+      <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241701B" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="00F41BC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD3BEFF" w14:textId="58BE000B" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="008B4EBE" w:rsidP="38B275D9">
+    <w:p w14:paraId="4413FDC9" w14:textId="7B34BEDC" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="38B275D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">More than </w:t>
-[...132 lines deleted...]
-        <w:t>cancer</w:t>
+        <w:t>Together, we can find a cure for childhood cancer</w:t>
       </w:r>
       <w:r w:rsidR="00A045AE" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD503E">
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4A12F63A" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="00F41BC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1116A635" w14:textId="77777777" w:rsidR="00AD2DA7" w:rsidRPr="00DD503E" w:rsidRDefault="00F41BC2" w:rsidP="00AD2DA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -4873,119 +4808,141 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB12C7" w:rsidRPr="00BA68A0" w:rsidSect="00D8281A">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BDB9DF" w14:textId="77777777" w:rsidR="001221FE" w:rsidRDefault="001221FE" w:rsidP="00D87F9A">
+    <w:p w14:paraId="0B649D40" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59F96768" w14:textId="77777777" w:rsidR="001221FE" w:rsidRDefault="001221FE" w:rsidP="00D87F9A">
+    <w:p w14:paraId="1F39CBD4" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="FS Emeric">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000503040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000206A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5103,61 +5060,61 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1791722" cy="537556"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A6739B" w14:textId="77777777" w:rsidR="001221FE" w:rsidRDefault="001221FE" w:rsidP="00D87F9A">
+    <w:p w14:paraId="37ABA6DB" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33DF39E8" w14:textId="77777777" w:rsidR="001221FE" w:rsidRDefault="001221FE" w:rsidP="00D87F9A">
+    <w:p w14:paraId="0C7103D5" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="263AEC59" w14:textId="5380475D" w:rsidR="00D87F9A" w:rsidRDefault="00D87F9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6CA7051D" w14:textId="77777777" w:rsidR="00D87F9A" w:rsidRDefault="00D87F9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -5550,51 +5507,50 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1615593817">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1977178710">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="881018590">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1565411825">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232058"/>
     <w:rsid w:val="00013C7E"/>
     <w:rsid w:val="0001757B"/>
@@ -5613,149 +5569,153 @@
     <w:rsid w:val="000B45F4"/>
     <w:rsid w:val="000B74C5"/>
     <w:rsid w:val="000C378A"/>
     <w:rsid w:val="000C4D34"/>
     <w:rsid w:val="000D08BA"/>
     <w:rsid w:val="000D0B0F"/>
     <w:rsid w:val="000E6323"/>
     <w:rsid w:val="000F46E9"/>
     <w:rsid w:val="001011EE"/>
     <w:rsid w:val="00102DAB"/>
     <w:rsid w:val="00103022"/>
     <w:rsid w:val="001032C7"/>
     <w:rsid w:val="00106183"/>
     <w:rsid w:val="00107ABE"/>
     <w:rsid w:val="001163CE"/>
     <w:rsid w:val="001216D8"/>
     <w:rsid w:val="001221FE"/>
     <w:rsid w:val="001246DC"/>
     <w:rsid w:val="001361DE"/>
     <w:rsid w:val="0014218C"/>
     <w:rsid w:val="00145C4F"/>
     <w:rsid w:val="00151BD2"/>
     <w:rsid w:val="00157A7D"/>
     <w:rsid w:val="00160D9D"/>
     <w:rsid w:val="00170B7C"/>
+    <w:rsid w:val="00176BED"/>
     <w:rsid w:val="00177AB3"/>
     <w:rsid w:val="0018247B"/>
     <w:rsid w:val="00185E01"/>
     <w:rsid w:val="00185ECA"/>
     <w:rsid w:val="0018773F"/>
     <w:rsid w:val="00193CD0"/>
     <w:rsid w:val="00194CAB"/>
     <w:rsid w:val="001A61D6"/>
     <w:rsid w:val="001B0D7F"/>
     <w:rsid w:val="001B2D46"/>
     <w:rsid w:val="001B5447"/>
     <w:rsid w:val="001C5FFF"/>
     <w:rsid w:val="001E414B"/>
     <w:rsid w:val="001E5283"/>
     <w:rsid w:val="001F6C3E"/>
     <w:rsid w:val="00223A6D"/>
     <w:rsid w:val="00232058"/>
     <w:rsid w:val="00237D69"/>
     <w:rsid w:val="00243E33"/>
     <w:rsid w:val="002441B9"/>
     <w:rsid w:val="002546C6"/>
     <w:rsid w:val="0027082E"/>
     <w:rsid w:val="00285830"/>
     <w:rsid w:val="002A2529"/>
     <w:rsid w:val="002A3636"/>
     <w:rsid w:val="002A7243"/>
     <w:rsid w:val="002B2CB2"/>
     <w:rsid w:val="002C11A0"/>
     <w:rsid w:val="002C3D5C"/>
     <w:rsid w:val="002E319E"/>
     <w:rsid w:val="002F4783"/>
     <w:rsid w:val="0030127D"/>
     <w:rsid w:val="00303CEE"/>
     <w:rsid w:val="00313700"/>
     <w:rsid w:val="00320468"/>
     <w:rsid w:val="0033439C"/>
     <w:rsid w:val="003373A1"/>
     <w:rsid w:val="003429F2"/>
     <w:rsid w:val="003523E8"/>
     <w:rsid w:val="0035241D"/>
+    <w:rsid w:val="00364BBF"/>
     <w:rsid w:val="003650F4"/>
     <w:rsid w:val="00365405"/>
     <w:rsid w:val="00372B62"/>
     <w:rsid w:val="00375011"/>
     <w:rsid w:val="00375624"/>
     <w:rsid w:val="00376ED7"/>
     <w:rsid w:val="003917CA"/>
     <w:rsid w:val="00392B6F"/>
     <w:rsid w:val="003A2949"/>
     <w:rsid w:val="003A3974"/>
     <w:rsid w:val="003C3E3D"/>
     <w:rsid w:val="003D2CF2"/>
     <w:rsid w:val="003E05D1"/>
     <w:rsid w:val="003E29B9"/>
     <w:rsid w:val="003F22AB"/>
     <w:rsid w:val="00402484"/>
     <w:rsid w:val="0040494B"/>
     <w:rsid w:val="004137AE"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="0044587E"/>
     <w:rsid w:val="00450210"/>
     <w:rsid w:val="004570FB"/>
     <w:rsid w:val="00463808"/>
     <w:rsid w:val="00476B1F"/>
     <w:rsid w:val="00477ACD"/>
     <w:rsid w:val="00482608"/>
     <w:rsid w:val="00490BEC"/>
     <w:rsid w:val="0049325F"/>
     <w:rsid w:val="004B1098"/>
     <w:rsid w:val="004B48B5"/>
     <w:rsid w:val="004C54B6"/>
     <w:rsid w:val="004E3BED"/>
     <w:rsid w:val="004E5665"/>
     <w:rsid w:val="004F11A9"/>
     <w:rsid w:val="004F12A6"/>
     <w:rsid w:val="004F3106"/>
     <w:rsid w:val="004F4D40"/>
     <w:rsid w:val="004F6149"/>
     <w:rsid w:val="005004BB"/>
     <w:rsid w:val="00500E4F"/>
     <w:rsid w:val="0050276F"/>
     <w:rsid w:val="0051211C"/>
     <w:rsid w:val="005127E9"/>
     <w:rsid w:val="005175FF"/>
+    <w:rsid w:val="00523E12"/>
     <w:rsid w:val="005313A6"/>
     <w:rsid w:val="00534CBB"/>
     <w:rsid w:val="0054241B"/>
     <w:rsid w:val="00572F21"/>
     <w:rsid w:val="005A4D94"/>
     <w:rsid w:val="005A5BD8"/>
     <w:rsid w:val="005A60E4"/>
     <w:rsid w:val="005A6CC5"/>
     <w:rsid w:val="005B203B"/>
     <w:rsid w:val="005D780D"/>
     <w:rsid w:val="005F266B"/>
     <w:rsid w:val="005F36A0"/>
     <w:rsid w:val="005F5059"/>
     <w:rsid w:val="005F5835"/>
     <w:rsid w:val="005F7B34"/>
+    <w:rsid w:val="00600C8A"/>
     <w:rsid w:val="0060145B"/>
     <w:rsid w:val="0060151C"/>
     <w:rsid w:val="006046BA"/>
     <w:rsid w:val="00616C41"/>
     <w:rsid w:val="00624312"/>
     <w:rsid w:val="00633A04"/>
     <w:rsid w:val="00643A43"/>
     <w:rsid w:val="006568F5"/>
     <w:rsid w:val="0066607C"/>
     <w:rsid w:val="00672A53"/>
     <w:rsid w:val="00691BD5"/>
     <w:rsid w:val="0069211E"/>
     <w:rsid w:val="006B0C92"/>
     <w:rsid w:val="006C1258"/>
     <w:rsid w:val="006D4E79"/>
     <w:rsid w:val="006D7FFD"/>
     <w:rsid w:val="006E3668"/>
     <w:rsid w:val="006E7949"/>
     <w:rsid w:val="006F18CE"/>
     <w:rsid w:val="00700648"/>
     <w:rsid w:val="00702453"/>
     <w:rsid w:val="00707B67"/>
     <w:rsid w:val="00710A41"/>
     <w:rsid w:val="00712F97"/>
     <w:rsid w:val="00722050"/>
@@ -5843,50 +5803,51 @@
     <w:rsid w:val="00BA0411"/>
     <w:rsid w:val="00BA438A"/>
     <w:rsid w:val="00BA61AA"/>
     <w:rsid w:val="00BA68A0"/>
     <w:rsid w:val="00BB12C7"/>
     <w:rsid w:val="00BB4EBC"/>
     <w:rsid w:val="00BB6615"/>
     <w:rsid w:val="00BC1962"/>
     <w:rsid w:val="00BC3AAF"/>
     <w:rsid w:val="00BC67DB"/>
     <w:rsid w:val="00BD0119"/>
     <w:rsid w:val="00BD2D85"/>
     <w:rsid w:val="00BE443A"/>
     <w:rsid w:val="00C01A20"/>
     <w:rsid w:val="00C026C7"/>
     <w:rsid w:val="00C030CF"/>
     <w:rsid w:val="00C06003"/>
     <w:rsid w:val="00C10A9D"/>
     <w:rsid w:val="00C12DAA"/>
     <w:rsid w:val="00C34FB4"/>
     <w:rsid w:val="00C41951"/>
     <w:rsid w:val="00C5134B"/>
     <w:rsid w:val="00C54EC4"/>
     <w:rsid w:val="00C57D61"/>
     <w:rsid w:val="00C65E86"/>
+    <w:rsid w:val="00C6703E"/>
     <w:rsid w:val="00C770F3"/>
     <w:rsid w:val="00C77AE0"/>
     <w:rsid w:val="00CB191B"/>
     <w:rsid w:val="00CC15CC"/>
     <w:rsid w:val="00CC4C37"/>
     <w:rsid w:val="00CC76EB"/>
     <w:rsid w:val="00CD60BA"/>
     <w:rsid w:val="00CE0827"/>
     <w:rsid w:val="00CE33E0"/>
     <w:rsid w:val="00CE6F8F"/>
     <w:rsid w:val="00CF0DD2"/>
     <w:rsid w:val="00CF3196"/>
     <w:rsid w:val="00CF6894"/>
     <w:rsid w:val="00CF7076"/>
     <w:rsid w:val="00D129C4"/>
     <w:rsid w:val="00D231BA"/>
     <w:rsid w:val="00D3418F"/>
     <w:rsid w:val="00D470C6"/>
     <w:rsid w:val="00D56BDD"/>
     <w:rsid w:val="00D6412C"/>
     <w:rsid w:val="00D72F6E"/>
     <w:rsid w:val="00D8281A"/>
     <w:rsid w:val="00D84253"/>
     <w:rsid w:val="00D87F9A"/>
     <w:rsid w:val="00D93DD3"/>
@@ -6000,51 +5961,51 @@
     <w:rsid w:val="724E940A"/>
     <w:rsid w:val="73AD4802"/>
     <w:rsid w:val="74ED30BB"/>
     <w:rsid w:val="7762E129"/>
     <w:rsid w:val="7911C545"/>
     <w:rsid w:val="7C2A012D"/>
     <w:rsid w:val="7CBDD5B8"/>
     <w:rsid w:val="7DB631BE"/>
     <w:rsid w:val="7E7C81BE"/>
     <w:rsid w:val="7EAB8EC4"/>
     <w:rsid w:val="7FC83A57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C3AB0A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{586E0929-8950-4EC3-85D9-A0710A7E8F71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -7034,50 +6995,62 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB12C7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD0119"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans" w:hAnsi="Lucida Sans"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00600C8A"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="118181427">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="146364436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7280,51 +7253,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087415375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/register/ceo-dare-to-cure/defaultregistrationform" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/event/ceo-dare-to-cure/dares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/register/ceo-dare-to-cure/defaultregistrationform" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/event/ceo-dare-to-cure/dares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{A991A702-23E0-45D4-8529-88035A64A56E}">
     <t:Anchor>
       <t:Comment id="1458221911"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{DA4EE449-A7C0-4E9D-B23F-D215A61FF8BF}" time="2025-07-02T05:54:38.136Z">
         <t:Attribution userId="S::bpuccini@ccia.org.au::9dd0fd69-ef8c-4999-99d8-6527a29cad1e" userProvider="AD" userName="Briony Puccini"/>
         <t:Anchor>
           <t:Comment id="1458221911"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{AD4D9FA6-179B-4DB9-9889-E831504402BD}" time="2025-07-02T05:54:38.136Z">
@@ -7597,255 +7570,237 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CE81785CA0513549BDF846C93358E568" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9792f0ed6f959381eb7c490c4da51d37">
-[...2 lines deleted...]
-    <xsd:import namespace="2541c342-d5b3-4360-a3d1-569373e86a37"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100596DDF2E40E1024F937461199CAED99D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b7882d4eb5cacbb5b6376f5db9a367a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xmlns:ns3="536525e8-2dc7-449c-b49e-e40f396d0057" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2c9a67eb0fa702b3e6437e60e44139c" ns2:_="" ns3:_="">
+    <xsd:import namespace="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
+    <xsd:import namespace="536525e8-2dc7-449c-b49e-e40f396d0057"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Isitonspekit_x003f_" minOccurs="0"/>
-[...16 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MigrationWizId" minOccurs="0"/>
+                <xsd:element ref="ns3:MigrationWizIdPermissions" minOccurs="0"/>
+                <xsd:element ref="ns3:MigrationWizIdVersion" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MigrationSourceID" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f0ec9c01-bdcb-4d44-9151-8e73d5e6ee01" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fd4e0ac-22e1-4961-8d04-87c4887314b7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Isitonspekit_x003f_" ma:index="3" nillable="true" ma:displayName="Is it on spekit?" ma:format="Dropdown" ma:internalName="Isitonspekit_x003f_" ma:readOnly="false">
-[...27 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...64 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:URL">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3ccb7d54-6c5d-4d82-87fb-359357e3ea0a}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="2541c342-d5b3-4360-a3d1-569373e86a37">
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6d2d54fe-9c12-4d94-a612-2821fb1eb90a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fd4e0ac-22e1-4961-8d04-87c4887314b7">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MigrationSourceID" ma:index="28" nillable="true" ma:displayName="MigrationSourceID" ma:internalName="MigrationSourceID" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="536525e8-2dc7-449c-b49e-e40f396d0057" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MigrationWizId" ma:index="11" nillable="true" ma:displayName="MigrationWizId" ma:internalName="MigrationWizId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationWizIdPermissions" ma:index="12" nillable="true" ma:displayName="MigrationWizIdPermissions" ma:internalName="MigrationWizIdPermissions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationWizIdVersion" ma:index="13" nillable="true" ma:displayName="MigrationWizIdVersion" ma:internalName="MigrationWizIdVersion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="071084d1-af42-47a3-8efb-dda5f7dd5764" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="26" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7891,111 +7846,161 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="536525e8-2dc7-449c-b49e-e40f396d0057">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xsi:nil="true"/>
+    <MigrationWizIdVersion xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <MigrationWizId xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <MigrationWizIdPermissions xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7">5HHFYVWKXFFZ-1756439143-1520662</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7">
+      <Url>https://elevatefundraising.sharepoint.com/sites/ElevateFundraisingTeamSite/_layouts/15/DocIdRedir.aspx?ID=5HHFYVWKXFFZ-1756439143-1520662</Url>
+      <Description>5HHFYVWKXFFZ-1756439143-1520662</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18438D69-3C06-4220-B230-AAF7F6BC7BD8}">
-[...28 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48E47CA-2953-45A1-A547-8417AF706435}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F49F594A-2B6A-4551-9AB5-80ABB138AB7C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18438D69-3C06-4220-B230-AAF7F6BC7BD8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f0ec9c01-bdcb-4d44-9151-8e73d5e6ee01"/>
+    <ds:schemaRef ds:uri="2541c342-d5b3-4360-a3d1-569373e86a37"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D1DDBB0-DF2C-43B7-9532-A3EC8B836780}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1256</Words>
-  <Characters>7162</Characters>
+  <Words>1446</Words>
+  <Characters>6970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8402</CharactersWithSpaces>
+  <CharactersWithSpaces>8321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>94</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ceodaretocure.org.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>94</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8108,44 +8113,47 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Briony Harris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1256b61d2bba9d57f79c9047e60368fd196b49128503b8362ce080b55c8daf22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100CE81785CA0513549BDF846C93358E568</vt:lpwstr>
+    <vt:lpwstr>0x010100596DDF2E40E1024F937461199CAED99D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_activity">
     <vt:lpwstr>{"FileActivityType":"28","FileActivityTimeStamp":"2025-07-02T05:55:20.140Z","FileActivityUsersOnPage":[{"DisplayName":"Briony Puccini","Id":"bpuccini@ccia.org.au"},{"DisplayName":"Briony Doney","Id":"bdoney@ccia.org.au"}],"FileActivityNavigationId":null}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>3a1503d8-5711-45ff-a057-9de9c7d7072a</vt:lpwstr>
+  </property>
 </Properties>
 </file>