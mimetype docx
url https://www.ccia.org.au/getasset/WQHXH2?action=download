--- v1 (2026-07-08)
+++ v2 (2026-09-07)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38D5C20B" w14:textId="751B198F" w:rsidR="00D8281A" w:rsidRPr="0060151C" w:rsidRDefault="00616C41" w:rsidP="00616C41">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BB08BB2" wp14:editId="1BD1661C">
             <wp:extent cx="5929429" cy="4051300"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="949996703" name="Picture 1" descr="A blue rectangular sign with white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="39637013" name="Picture 1" descr="A blue rectangular sign with white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5932927" cy="4053690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -286,51 +286,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you need any more support, please contact us </w:t>
       </w:r>
       <w:r w:rsidR="008B1D96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00103022" w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00833054" w:rsidRPr="0060151C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>ceodaretocure@ccia.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00833054" w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A736924" w14:textId="77777777" w:rsidR="002546C6" w:rsidRPr="0060151C" w:rsidRDefault="002546C6" w:rsidP="009C17EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1048,99 +1048,107 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, a unique event where business leaders from across Australia face their fears to raise funds for the Children’s Cancer Institute. My dare? [</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>insert your chosen dare</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>]. It’s a nerve-wracking challenge, but absolutely nothing compared to what kids with cancer and their families are facing every day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0601A218" w14:textId="780CAAF3" w:rsidR="005313A6" w:rsidRPr="00CC4C37" w:rsidRDefault="005313A6" w:rsidP="38B275D9">
+    <w:p w14:paraId="0601A218" w14:textId="3C2A63F4" w:rsidR="005313A6" w:rsidRPr="00CC4C37" w:rsidRDefault="005313A6" w:rsidP="38B275D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Every week in Australia, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>three children will lose their lives to cancer</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD0119" w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">More than </w:t>
       </w:r>
+      <w:r w:rsidR="00335064">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1,300</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1,000 children and adolescents are diagnosed each year. </w:t>
+        <w:t xml:space="preserve"> children and adolescents are diagnosed each year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B42F6A" w14:textId="2EB944E9" w:rsidR="005313A6" w:rsidRPr="00CC4C37" w:rsidRDefault="005313A6" w:rsidP="005313A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Today, thanks to medical research, over 85% of children will survive their disease, some cancers still have no effective treatments, and sadly</w:t>
       </w:r>
       <w:r w:rsidR="00027C00">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -1309,72 +1317,72 @@
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> I dare you to join me</w:t>
       </w:r>
       <w:r w:rsidR="000C378A" w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make an impact for children with cancer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E65B621" w14:textId="77777777" w:rsidR="005313A6" w:rsidRPr="00CC4C37" w:rsidRDefault="005313A6" w:rsidP="005313A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CC4C37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Sign up here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00CC4C37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>ceodaretocure@ccia.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1488,51 +1496,51 @@
       <w:r w:rsidRPr="005F36A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35297DF3" wp14:editId="1697999F">
             <wp:extent cx="5731510" cy="1374775"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1391058163" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1374775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2157,77 +2165,59 @@
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, there are </w:t>
       </w:r>
       <w:r w:rsidR="00600C8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> thrilling </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00D56BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>da</w:t>
-[...17 lines deleted...]
-          <w:t>es</w:t>
+          <w:t>dares</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to choose from</w:t>
       </w:r>
       <w:r w:rsidR="00285830" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> so </w:t>
@@ -2346,51 +2336,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67E14045" wp14:editId="54AAC081">
             <wp:extent cx="5731510" cy="1374775"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="118598714" name="Picture 4" descr="A blue sign with white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="118598714" name="Picture 4" descr="A blue sign with white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1374775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2543,51 +2533,73 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Join </w:t>
       </w:r>
       <w:r w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00365405" w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>your team name</w:t>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00365405" w:rsidRPr="0060151C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00365405" w:rsidRPr="0060151C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00365405" w:rsidRPr="0060151C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2661,51 +2673,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9DB5F3" w14:textId="602FC5DE" w:rsidR="00807673" w:rsidRPr="00D56BDD" w:rsidRDefault="00807673" w:rsidP="38B275D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">I am very excited to let you know </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>[Your team name]</w:t>
+        <w:t xml:space="preserve">[Your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00942BF4" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> taking on the Extreme Fitness</w:t>
       </w:r>
@@ -2982,51 +3014,71 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
       <w:r w:rsidR="0099154E" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">joining </w:t>
       </w:r>
       <w:r w:rsidR="0099154E" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>[Your team name]</w:t>
+        <w:t xml:space="preserve">[Your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0099154E" w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0099154E" w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in CEO </w:t>
       </w:r>
       <w:r w:rsidR="41087AB8" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Dare to Cure </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
@@ -3088,51 +3140,69 @@
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ut absolutely nothing compared to what these brave kids and their families are facing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C4D3BB" w14:textId="729972F7" w:rsidR="00807673" w:rsidRPr="00D56BDD" w:rsidRDefault="00AE423A" w:rsidP="000201DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Let’s get energised, lead by example</w:t>
+        <w:t xml:space="preserve">Let’s get energised, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56BDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by example</w:t>
       </w:r>
       <w:r w:rsidR="00807673" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, achieve our fitness goals, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00807673" w:rsidRPr="00D56BDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">help put an end to childhood cancer. </w:t>
       </w:r>
@@ -3221,51 +3291,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005F36A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="750A5660" wp14:editId="04D5C373">
             <wp:extent cx="5731510" cy="1374775"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="812825752" name="Picture 6" descr="A blue sign with white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="812825752" name="Picture 6" descr="A blue sign with white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1374775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3488,82 +3558,90 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">in support of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>kids who face so much worse every single day, and to raise vital funds for groundbreaking research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A67215" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="003F22AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18345DE2" w14:textId="078F9D0F" w:rsidR="00AD2DA7" w:rsidRPr="00DD503E" w:rsidRDefault="00AD2DA7" w:rsidP="38B275D9">
+    <w:p w14:paraId="18345DE2" w14:textId="345EDDB0" w:rsidR="00AD2DA7" w:rsidRPr="00DD503E" w:rsidRDefault="00AD2DA7" w:rsidP="38B275D9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Tragically, every week in Australia, three children lose their lives to cancer, and </w:t>
       </w:r>
       <w:r w:rsidR="000C4D34" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">more than </w:t>
       </w:r>
+      <w:r w:rsidR="00335064">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1,300</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1,000 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0030127D" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>children</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and adolescents are diagnosed with this devastating disease every year. It’s heartbreaking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CFC4B0" w14:textId="3A088F6B" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="000C4D34" w:rsidP="38B275D9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -3623,51 +3701,51 @@
       </w:r>
       <w:r w:rsidR="00E67A6E" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Join </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>me and regi</w:t>
       </w:r>
       <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ster now: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>ceodaretocure.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFFDE23" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="003F22AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -3768,236 +3846,236 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to help put an end to childhood cancer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7531EAB9" w14:textId="77777777" w:rsidR="00F41BC2" w:rsidRPr="00DD503E" w:rsidRDefault="00F41BC2" w:rsidP="00F41BC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD3BEFF" w14:textId="58BE000B" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="008B4EBE" w:rsidP="38B275D9">
+    <w:p w14:paraId="2DD3BEFF" w14:textId="549EE84F" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="008B4EBE" w:rsidP="38B275D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">More than </w:t>
       </w:r>
+      <w:r w:rsidR="00335064">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1,300</w:t>
+      </w:r>
+      <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> children </w:t>
+      </w:r>
+      <w:r w:rsidR="0030127D" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and adolescents </w:t>
+      </w:r>
+      <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>are diagnosed with cancer every week in Australia,</w:t>
+      </w:r>
       <w:r w:rsidR="00F41BC2" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>1,000</w:t>
+        <w:t xml:space="preserve"> and sadly</w:t>
+      </w:r>
+      <w:r w:rsidR="001163CE" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41BC2" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> three lose their lives every week to this devastating disease. So, </w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> children </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">and adolescents </w:t>
+        <w:t xml:space="preserve">I'm on a mission and </w:t>
+      </w:r>
+      <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I’m </w:t>
+      </w:r>
+      <w:r w:rsidR="001163CE" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asking </w:t>
+      </w:r>
+      <w:r w:rsidR="003F22AB" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>YOU to join me</w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>are diagnosed with cancer every week in Australia,</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> three lose their lives every week to this devastating disease. So, </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241701B" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="00F41BC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4413FDC9" w14:textId="7B34BEDC" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="38B275D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Together, we can find a cure for childhood cancer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A045AE" w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A12F63A" w14:textId="77777777" w:rsidR="003F22AB" w:rsidRPr="00DD503E" w:rsidRDefault="003F22AB" w:rsidP="00F41BC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1116A635" w14:textId="77777777" w:rsidR="00AD2DA7" w:rsidRPr="00DD503E" w:rsidRDefault="00F41BC2" w:rsidP="00AD2DA7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD503E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Register now</w:t>
       </w:r>
       <w:r w:rsidR="002546C6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">I'm on a mission and </w:t>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00DD503E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>ceodaretocure.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4632C1" w14:textId="77777777" w:rsidR="00AD2DA7" w:rsidRPr="00DD503E" w:rsidRDefault="00AD2DA7" w:rsidP="00AD2DA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -4498,51 +4576,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5194A1A8" w14:textId="77777777" w:rsidR="00FA1EA6" w:rsidRPr="00DD503E" w:rsidRDefault="00313700" w:rsidP="00FA1EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Register now: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00DD503E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>ceodaretocure.org.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="037D7EAE" w14:textId="77777777" w:rsidR="00FA1EA6" w:rsidRPr="00DD503E" w:rsidRDefault="00FA1EA6" w:rsidP="00FA1EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="777F5CBD" w14:textId="71631ED9" w:rsidR="00807673" w:rsidRPr="00DD503E" w:rsidRDefault="00807673" w:rsidP="38B275D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4570,99 +4648,99 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">take on a dare </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>for kids with cancer?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C15B8DE" w14:textId="77777777" w:rsidR="00807673" w:rsidRPr="00DD503E" w:rsidRDefault="00807673" w:rsidP="00807673">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30BC71E4" w14:textId="2A62C21A" w:rsidR="00FA1EA6" w:rsidRPr="00DD503E" w:rsidRDefault="00807673" w:rsidP="00BA68A0">
+    <w:p w14:paraId="30BC71E4" w14:textId="7A9E3143" w:rsidR="00FA1EA6" w:rsidRPr="00DD503E" w:rsidRDefault="00807673" w:rsidP="00BA68A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Every </w:t>
       </w:r>
       <w:r w:rsidR="00FA1EA6" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Australia, </w:t>
       </w:r>
       <w:r w:rsidR="00145C4F" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">more than </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1EA6" w:rsidRPr="00DD503E">
-[...5 lines deleted...]
-        <w:t>1,000</w:t>
+      <w:r w:rsidR="00335064">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1,300</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> children </w:t>
       </w:r>
       <w:r w:rsidR="003A3974" w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and adolescents </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">are diagnosed with cancer, </w:t>
       </w:r>
@@ -4790,159 +4868,159 @@
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD503E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>[Your team fundraising page link]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E37CC7" w14:textId="41E285E7" w:rsidR="00BB12C7" w:rsidRPr="00BA68A0" w:rsidRDefault="00BB12C7" w:rsidP="001C5FFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB12C7" w:rsidRPr="00BA68A0" w:rsidSect="00D8281A">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B649D40" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
+    <w:p w14:paraId="476D26F3" w14:textId="77777777" w:rsidR="00BF1809" w:rsidRDefault="00BF1809" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F39CBD4" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
+    <w:p w14:paraId="4D6B961E" w14:textId="77777777" w:rsidR="00BF1809" w:rsidRDefault="00BF1809" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Emeric">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="02000503040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000206A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5060,61 +5138,61 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1791722" cy="537556"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37ABA6DB" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
+    <w:p w14:paraId="4703340A" w14:textId="77777777" w:rsidR="00BF1809" w:rsidRDefault="00BF1809" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C7103D5" w14:textId="77777777" w:rsidR="00C6703E" w:rsidRDefault="00C6703E" w:rsidP="00D87F9A">
+    <w:p w14:paraId="7D366852" w14:textId="77777777" w:rsidR="00BF1809" w:rsidRDefault="00BF1809" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="263AEC59" w14:textId="5380475D" w:rsidR="00D87F9A" w:rsidRDefault="00D87F9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6CA7051D" w14:textId="77777777" w:rsidR="00D87F9A" w:rsidRDefault="00D87F9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -5507,50 +5585,51 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1615593817">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1977178710">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="881018590">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1565411825">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232058"/>
     <w:rsid w:val="00013C7E"/>
     <w:rsid w:val="0001757B"/>
@@ -5606,50 +5685,51 @@
     <w:rsid w:val="001C5FFF"/>
     <w:rsid w:val="001E414B"/>
     <w:rsid w:val="001E5283"/>
     <w:rsid w:val="001F6C3E"/>
     <w:rsid w:val="00223A6D"/>
     <w:rsid w:val="00232058"/>
     <w:rsid w:val="00237D69"/>
     <w:rsid w:val="00243E33"/>
     <w:rsid w:val="002441B9"/>
     <w:rsid w:val="002546C6"/>
     <w:rsid w:val="0027082E"/>
     <w:rsid w:val="00285830"/>
     <w:rsid w:val="002A2529"/>
     <w:rsid w:val="002A3636"/>
     <w:rsid w:val="002A7243"/>
     <w:rsid w:val="002B2CB2"/>
     <w:rsid w:val="002C11A0"/>
     <w:rsid w:val="002C3D5C"/>
     <w:rsid w:val="002E319E"/>
     <w:rsid w:val="002F4783"/>
     <w:rsid w:val="0030127D"/>
     <w:rsid w:val="00303CEE"/>
     <w:rsid w:val="00313700"/>
     <w:rsid w:val="00320468"/>
     <w:rsid w:val="0033439C"/>
+    <w:rsid w:val="00335064"/>
     <w:rsid w:val="003373A1"/>
     <w:rsid w:val="003429F2"/>
     <w:rsid w:val="003523E8"/>
     <w:rsid w:val="0035241D"/>
     <w:rsid w:val="00364BBF"/>
     <w:rsid w:val="003650F4"/>
     <w:rsid w:val="00365405"/>
     <w:rsid w:val="00372B62"/>
     <w:rsid w:val="00375011"/>
     <w:rsid w:val="00375624"/>
     <w:rsid w:val="00376ED7"/>
     <w:rsid w:val="003917CA"/>
     <w:rsid w:val="00392B6F"/>
     <w:rsid w:val="003A2949"/>
     <w:rsid w:val="003A3974"/>
     <w:rsid w:val="003C3E3D"/>
     <w:rsid w:val="003D2CF2"/>
     <w:rsid w:val="003E05D1"/>
     <w:rsid w:val="003E29B9"/>
     <w:rsid w:val="003F22AB"/>
     <w:rsid w:val="00402484"/>
     <w:rsid w:val="0040494B"/>
     <w:rsid w:val="004137AE"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="0044587E"/>
@@ -5791,50 +5871,51 @@
     <w:rsid w:val="00AE5860"/>
     <w:rsid w:val="00AE7046"/>
     <w:rsid w:val="00AE7943"/>
     <w:rsid w:val="00AF42C9"/>
     <w:rsid w:val="00B0483C"/>
     <w:rsid w:val="00B16320"/>
     <w:rsid w:val="00B17672"/>
     <w:rsid w:val="00B17E73"/>
     <w:rsid w:val="00B30DEB"/>
     <w:rsid w:val="00B522BE"/>
     <w:rsid w:val="00B57471"/>
     <w:rsid w:val="00B64559"/>
     <w:rsid w:val="00BA0411"/>
     <w:rsid w:val="00BA438A"/>
     <w:rsid w:val="00BA61AA"/>
     <w:rsid w:val="00BA68A0"/>
     <w:rsid w:val="00BB12C7"/>
     <w:rsid w:val="00BB4EBC"/>
     <w:rsid w:val="00BB6615"/>
     <w:rsid w:val="00BC1962"/>
     <w:rsid w:val="00BC3AAF"/>
     <w:rsid w:val="00BC67DB"/>
     <w:rsid w:val="00BD0119"/>
     <w:rsid w:val="00BD2D85"/>
     <w:rsid w:val="00BE443A"/>
+    <w:rsid w:val="00BF1809"/>
     <w:rsid w:val="00C01A20"/>
     <w:rsid w:val="00C026C7"/>
     <w:rsid w:val="00C030CF"/>
     <w:rsid w:val="00C06003"/>
     <w:rsid w:val="00C10A9D"/>
     <w:rsid w:val="00C12DAA"/>
     <w:rsid w:val="00C34FB4"/>
     <w:rsid w:val="00C41951"/>
     <w:rsid w:val="00C5134B"/>
     <w:rsid w:val="00C54EC4"/>
     <w:rsid w:val="00C57D61"/>
     <w:rsid w:val="00C65E86"/>
     <w:rsid w:val="00C6703E"/>
     <w:rsid w:val="00C770F3"/>
     <w:rsid w:val="00C77AE0"/>
     <w:rsid w:val="00CB191B"/>
     <w:rsid w:val="00CC15CC"/>
     <w:rsid w:val="00CC4C37"/>
     <w:rsid w:val="00CC76EB"/>
     <w:rsid w:val="00CD60BA"/>
     <w:rsid w:val="00CE0827"/>
     <w:rsid w:val="00CE33E0"/>
     <w:rsid w:val="00CE6F8F"/>
     <w:rsid w:val="00CF0DD2"/>
     <w:rsid w:val="00CF3196"/>
@@ -5848,50 +5929,51 @@
     <w:rsid w:val="00D6412C"/>
     <w:rsid w:val="00D72F6E"/>
     <w:rsid w:val="00D8281A"/>
     <w:rsid w:val="00D84253"/>
     <w:rsid w:val="00D87F9A"/>
     <w:rsid w:val="00D93DD3"/>
     <w:rsid w:val="00D93E78"/>
     <w:rsid w:val="00DA7378"/>
     <w:rsid w:val="00DA73CA"/>
     <w:rsid w:val="00DC1537"/>
     <w:rsid w:val="00DC617A"/>
     <w:rsid w:val="00DC6767"/>
     <w:rsid w:val="00DD503E"/>
     <w:rsid w:val="00DE3C29"/>
     <w:rsid w:val="00E00451"/>
     <w:rsid w:val="00E2409D"/>
     <w:rsid w:val="00E24C2F"/>
     <w:rsid w:val="00E44F8D"/>
     <w:rsid w:val="00E67A6E"/>
     <w:rsid w:val="00EA78EE"/>
     <w:rsid w:val="00EC01A6"/>
     <w:rsid w:val="00EC6B7D"/>
     <w:rsid w:val="00ED1528"/>
     <w:rsid w:val="00ED2516"/>
     <w:rsid w:val="00EE122F"/>
+    <w:rsid w:val="00EE3A69"/>
     <w:rsid w:val="00EF38B4"/>
     <w:rsid w:val="00F01F98"/>
     <w:rsid w:val="00F1585E"/>
     <w:rsid w:val="00F22AF5"/>
     <w:rsid w:val="00F24780"/>
     <w:rsid w:val="00F3514C"/>
     <w:rsid w:val="00F35D53"/>
     <w:rsid w:val="00F36B5E"/>
     <w:rsid w:val="00F41BC2"/>
     <w:rsid w:val="00F72A9F"/>
     <w:rsid w:val="00F76E2D"/>
     <w:rsid w:val="00F857C7"/>
     <w:rsid w:val="00FA1EA6"/>
     <w:rsid w:val="00FA7085"/>
     <w:rsid w:val="00FB06BB"/>
     <w:rsid w:val="00FB7C8D"/>
     <w:rsid w:val="00FC3EB3"/>
     <w:rsid w:val="00FE46D2"/>
     <w:rsid w:val="00FF43DA"/>
     <w:rsid w:val="0364918F"/>
     <w:rsid w:val="060C5EF2"/>
     <w:rsid w:val="09361BB9"/>
     <w:rsid w:val="0A834349"/>
     <w:rsid w:val="0ABBEB94"/>
     <w:rsid w:val="0B0DC433"/>
@@ -7253,51 +7335,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087415375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/register/ceo-dare-to-cure/defaultregistrationform" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/event/ceo-dare-to-cure/dares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/register/ceo-dare-to-cure/defaultregistrationform" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccia.org.au/event/ceo-dare-to-cure/dares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceodaretocure.org.au/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{A991A702-23E0-45D4-8529-88035A64A56E}">
     <t:Anchor>
       <t:Comment id="1458221911"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{DA4EE449-A7C0-4E9D-B23F-D215A61FF8BF}" time="2025-07-02T05:54:38.136Z">
         <t:Attribution userId="S::bpuccini@ccia.org.au::9dd0fd69-ef8c-4999-99d8-6527a29cad1e" userProvider="AD" userName="Briony Puccini"/>
         <t:Anchor>
           <t:Comment id="1458221911"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{AD4D9FA6-179B-4DB9-9889-E831504402BD}" time="2025-07-02T05:54:38.136Z">
@@ -7575,59 +7657,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100596DDF2E40E1024F937461199CAED99D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b7882d4eb5cacbb5b6376f5db9a367a9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xmlns:ns3="536525e8-2dc7-449c-b49e-e40f396d0057" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2c9a67eb0fa702b3e6437e60e44139c" ns2:_="" ns3:_="">
     <xsd:import namespace="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
     <xsd:import namespace="536525e8-2dc7-449c-b49e-e40f396d0057"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizId" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizIdPermissions" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizIdVersion" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -7845,162 +7918,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="536525e8-2dc7-449c-b49e-e40f396d0057">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xsi:nil="true"/>
+    <MigrationWizIdVersion xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <MigrationWizId xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <MigrationWizIdPermissions xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7">5HHFYVWKXFFZ-1756439143-1521158</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7">
+      <Url>https://elevatefundraising.sharepoint.com/sites/ElevateFundraisingTeamSite/_layouts/15/DocIdRedir.aspx?ID=5HHFYVWKXFFZ-1756439143-1521158</Url>
+      <Description>5HHFYVWKXFFZ-1756439143-1521158</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAEB5C2A-4162-4553-BD2A-68B138B12F00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
+    <ds:schemaRef ds:uri="536525e8-2dc7-449c-b49e-e40f396d0057"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48E47CA-2953-45A1-A547-8417AF706435}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18438D69-3C06-4220-B230-AAF7F6BC7BD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F9295F-7CF8-446F-B9EF-4375057D1A33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D1DDBB0-DF2C-43B7-9532-A3EC8B836780}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18438D69-3C06-4220-B230-AAF7F6BC7BD8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="536525e8-2dc7-449c-b49e-e40f396d0057"/>
+    <ds:schemaRef ds:uri="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1446</Words>
-  <Characters>6970</Characters>
+  <Words>1256</Words>
+  <Characters>7160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
-  <Paragraphs>95</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8321</CharactersWithSpaces>
+  <CharactersWithSpaces>8400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>94</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ceodaretocure.org.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>94</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8131,29 +8231,29 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1256b61d2bba9d57f79c9047e60368fd196b49128503b8362ce080b55c8daf22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100596DDF2E40E1024F937461199CAED99D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_activity">
     <vt:lpwstr>{"FileActivityType":"28","FileActivityTimeStamp":"2025-07-02T05:55:20.140Z","FileActivityUsersOnPage":[{"DisplayName":"Briony Puccini","Id":"bpuccini@ccia.org.au"},{"DisplayName":"Briony Doney","Id":"bdoney@ccia.org.au"}],"FileActivityNavigationId":null}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>3a1503d8-5711-45ff-a057-9de9c7d7072a</vt:lpwstr>
+    <vt:lpwstr>d63ac813-9153-4478-86eb-5fa1f1e3dd2b</vt:lpwstr>
   </property>
 </Properties>
 </file>