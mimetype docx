--- v0 (2026-05-08)
+++ v1 (2026-09-07)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
@@ -457,366 +456,273 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0AED29A7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Pg. 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487692AF" w14:textId="087D19F7" w:rsidR="009C17EC" w:rsidRPr="001972C9" w:rsidRDefault="6FDC6C5D" w:rsidP="0AED29A7">
+    <w:p w14:paraId="20579CFD" w14:textId="65F133DD" w:rsidR="00375624" w:rsidRDefault="2C5DF532" w:rsidP="7FE9CB83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0AED29A7">
+      <w:r w:rsidRPr="7FE9CB83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Fundraising Email Template – Carys' story</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3BB9D9B2">
+        <w:t xml:space="preserve">Social media/ LinkedIn </w:t>
+      </w:r>
+      <w:r w:rsidR="1E36DCB4" w:rsidRPr="7FE9CB83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Short Posts</w:t>
+      </w:r>
+      <w:r w:rsidR="00375624">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="3BB9D9B2">
+      <w:r w:rsidR="00375624">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="3BB9D9B2">
+      <w:r w:rsidR="00375624">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="3BB9D9B2">
+      <w:r w:rsidR="00375624">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="3D747892" w:rsidRPr="0AED29A7">
+      <w:r w:rsidR="00375624">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00375624">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="26970520" w:rsidRPr="7FE9CB83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C17EC" w:rsidRPr="0AED29A7">
+        <w:t xml:space="preserve">Pg. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9056A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Pg. 3</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07E617A6" w14:textId="112CEC8D" w:rsidR="009C17EC" w:rsidRPr="001972C9" w:rsidRDefault="182AB5A5" w:rsidP="0AED29A7">
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650BAEF7" w14:textId="7157202C" w:rsidR="7FE9CB83" w:rsidRDefault="7FE9CB83" w:rsidP="7FE9CB83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0AED29A7">
-[...20 lines deleted...]
-      <w:r w:rsidR="2E9E1610" w:rsidRPr="0AED29A7">
+    </w:p>
+    <w:p w14:paraId="2066A6FC" w14:textId="1639DD71" w:rsidR="1999BAD8" w:rsidRDefault="1999BAD8" w:rsidP="1999BAD8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C17EC" w:rsidRPr="0AED29A7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7763286B" w14:textId="440462D5" w:rsidR="1999BAD8" w:rsidRDefault="1999BAD8" w:rsidP="1999BAD8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Pg. 4</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20579CFD" w14:textId="0B864FF5" w:rsidR="00375624" w:rsidRDefault="2C5DF532" w:rsidP="7FE9CB83">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021C24AA" w14:textId="77777777" w:rsidR="00B9056A" w:rsidRDefault="00B9056A" w:rsidP="53D52F82">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0054CA23" w14:textId="444E122D" w:rsidR="00237D69" w:rsidRPr="0094437A" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53D52F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Fundraising</w:t>
+      </w:r>
+      <w:r w:rsidR="0094437A" w:rsidRPr="53D52F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email template - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53D52F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:r w:rsidR="0094437A" w:rsidRPr="53D52F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Me</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C8DFF6" w14:textId="77777777" w:rsidR="0094437A" w:rsidRDefault="0094437A" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7FE9CB83">
-[...35 lines deleted...]
-      <w:r w:rsidR="26970520" w:rsidRPr="7FE9CB83">
+    </w:p>
+    <w:p w14:paraId="3385B259" w14:textId="33AADDF3" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202332957"/>
+      <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...138 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Subject:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please support me in CEO Dare to Cure 2025!</w:t>
+        <w:t xml:space="preserve"> Please support me in CEO Dare to Cure 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2515">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B17E077" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="00000000" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:pict w14:anchorId="6B1C30B6">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0B10CB" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
       <w:pPr>
@@ -891,254 +797,276 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="007F5D21" w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CEO Dare to Cure</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to raise vital funds for childhood cancer research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47652F7E" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+    <w:p w14:paraId="47652F7E" w14:textId="336FEE71" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Every year in Australia, over 1,000 children are diagnosed with cancer.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00E36946">
+        <w:t>Every year in Australia, over 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="00497119">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In fact, three children die from cancer every week in Australia.</w:t>
-[...79 lines deleted...]
-      <w:pPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>00 children are diagnosed with cancer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tragically, for many of these children, cancer will cut their lives short, before they’ve even had the chance to make their mark.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">By supporting the vital work of the Children’s Cancer Institute, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F5D21" w:rsidRPr="00E36946">
+        <w:t xml:space="preserve"> In fact, three children die from cancer every week in Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDBCB9E" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>I believe that three is too many.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1F33E0" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>That’s why I’ve set myself a fundraising goal of [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>insert your fundraising goal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>] to support the incredible work of the Children’s Cancer Institute. Through ground-breaking research, they are working to save young lives and give every child the best chance at a healthy future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E162385" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Today, thanks to medical research, over 85% of children will survive their disease, but tragically, for those who do survive, two-thirds face the prospect of serious long-term health problems, including organ dysfunction, neurocognitive deficits, impaired fertility and secondary cancers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025D64A3" w14:textId="0A6647E8" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>we can help fund research to pioneer safer, more targeted treatments for children with cancer, and</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> get one day closer to finding a cure, once and for all. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">By supporting the vital work of the Children’s Cancer Institute, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5D21" w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>we can help fund research to pioneer safer, more targeted treatments for children with cancer, and</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>That is a possibility that is within reach! It’s not if</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F5D21" w:rsidRPr="00E36946">
+        <w:t xml:space="preserve"> get one day closer to finding a cure, once and for all. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EA60FC" w14:textId="0067F6A2" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>. I</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>That is a possibility that is within reach! It’s not if</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5D21" w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36946">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>t’s when.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61977DFC" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">I would be so grateful if you could support me on this journey to help kids with cancer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC9269C" w14:textId="77777777" w:rsidR="002955B2" w:rsidRPr="00E36946" w:rsidRDefault="002955B2" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
@@ -1289,2848 +1217,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74405B10" w14:textId="77777777" w:rsidR="00C25420" w:rsidRDefault="00C25420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A038E4" w14:textId="77777777" w:rsidR="00C25420" w:rsidRDefault="00C25420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42556281" w14:textId="77777777" w:rsidR="00C25420" w:rsidRPr="004702C0" w:rsidRDefault="00C25420">
-[...16 lines deleted...]
-    <w:p w14:paraId="7603B513" w14:textId="72D84405" w:rsidR="005313A6" w:rsidRPr="0094437A" w:rsidRDefault="00CC02C5" w:rsidP="53D52F82">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="65F6DEA5" w14:textId="6426999E" w:rsidR="00013C7E" w:rsidRPr="00003867" w:rsidRDefault="1E36DCB4" w:rsidP="53D52F82">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="53D52F82">
+      <w:r w:rsidRPr="00003867">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Fundraising</w:t>
-[...2761 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Intranet/ </w:t>
       </w:r>
       <w:r w:rsidR="28499C3C" w:rsidRPr="00003867">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">LinkedIn </w:t>
       </w:r>
       <w:r w:rsidRPr="00003867">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Short Posts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF2FC4E" w14:textId="77777777" w:rsidR="00807673" w:rsidRPr="00C60339" w:rsidRDefault="00807673" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5004,105 +2153,105 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>will you support me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C15B8DE" w14:textId="77777777" w:rsidR="00807673" w:rsidRPr="00E36946" w:rsidRDefault="00807673" w:rsidP="53D52F82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E36EF2B" w14:textId="169D9469" w:rsidR="0056602C" w:rsidRPr="00E36946" w:rsidRDefault="00807673" w:rsidP="53D52F82">
+    <w:p w14:paraId="4E36EF2B" w14:textId="4DEDAFE7" w:rsidR="0056602C" w:rsidRPr="00E36946" w:rsidRDefault="00807673" w:rsidP="53D52F82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Every </w:t>
       </w:r>
       <w:r w:rsidR="00FA1EA6" w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Australia, </w:t>
       </w:r>
       <w:r w:rsidR="00145C4F" w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">more than </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1EA6" w:rsidRPr="00E36946">
-[...6 lines deleted...]
-        <w:t>1,000</w:t>
+      <w:r w:rsidR="00497119">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>1,300</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> children are diagnosed with cancer, </w:t>
       </w:r>
       <w:r w:rsidR="00FA1EA6" w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and sadly three of those kids lose their lives to this devastating disease every week. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365346F4" w14:textId="33D5CB12" w:rsidR="0056602C" w:rsidRPr="00E36946" w:rsidRDefault="0056602C" w:rsidP="53D52F82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -5293,133 +2442,155 @@
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FA1EA6" w:rsidRPr="00E36946">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>[Your fundraising page link]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E37CC7" w14:textId="41E285E7" w:rsidR="00BB12C7" w:rsidRPr="00E36946" w:rsidRDefault="00BB12C7" w:rsidP="53D52F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB12C7" w:rsidRPr="00E36946" w:rsidSect="00C73B7A">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66B2A7B1" w14:textId="77777777" w:rsidR="00CD61FB" w:rsidRDefault="00CD61FB" w:rsidP="00D87F9A">
+    <w:p w14:paraId="6AF07078" w14:textId="77777777" w:rsidR="009B6146" w:rsidRDefault="009B6146" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75A28DFF" w14:textId="77777777" w:rsidR="00CD61FB" w:rsidRDefault="00CD61FB" w:rsidP="00D87F9A">
+    <w:p w14:paraId="17D326AF" w14:textId="77777777" w:rsidR="009B6146" w:rsidRDefault="009B6146" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Emeric">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000206A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -5534,61 +2705,61 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1791722" cy="537556"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AD7AA41" w14:textId="77777777" w:rsidR="00CD61FB" w:rsidRDefault="00CD61FB" w:rsidP="00D87F9A">
+    <w:p w14:paraId="7C56DDDD" w14:textId="77777777" w:rsidR="009B6146" w:rsidRDefault="009B6146" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6832D244" w14:textId="77777777" w:rsidR="00CD61FB" w:rsidRDefault="00CD61FB" w:rsidP="00D87F9A">
+    <w:p w14:paraId="77355DA4" w14:textId="77777777" w:rsidR="009B6146" w:rsidRDefault="009B6146" w:rsidP="00D87F9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="263AEC59" w14:textId="5380475D" w:rsidR="00D87F9A" w:rsidRDefault="00D87F9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6CA7051D" w14:textId="77777777" w:rsidR="00D87F9A" w:rsidRDefault="00D87F9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -6022,432 +3193,457 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232058"/>
     <w:rsid w:val="00003867"/>
     <w:rsid w:val="00013C7E"/>
     <w:rsid w:val="0001757B"/>
     <w:rsid w:val="000201DD"/>
     <w:rsid w:val="000359F3"/>
     <w:rsid w:val="00041256"/>
     <w:rsid w:val="00045395"/>
     <w:rsid w:val="00051044"/>
     <w:rsid w:val="00055950"/>
     <w:rsid w:val="00062D16"/>
     <w:rsid w:val="000656E0"/>
     <w:rsid w:val="0006586B"/>
     <w:rsid w:val="00065E57"/>
     <w:rsid w:val="00086633"/>
     <w:rsid w:val="0008BF0D"/>
     <w:rsid w:val="000A4BAF"/>
     <w:rsid w:val="000A71FD"/>
+    <w:rsid w:val="000A7BD8"/>
     <w:rsid w:val="000B45F4"/>
     <w:rsid w:val="000B74C5"/>
     <w:rsid w:val="000C378A"/>
     <w:rsid w:val="000C4D34"/>
     <w:rsid w:val="000D08BA"/>
     <w:rsid w:val="000D0B0F"/>
     <w:rsid w:val="000D3870"/>
     <w:rsid w:val="000E6323"/>
     <w:rsid w:val="000F46E9"/>
     <w:rsid w:val="001011EE"/>
     <w:rsid w:val="00102DAB"/>
     <w:rsid w:val="00103022"/>
     <w:rsid w:val="001032C7"/>
     <w:rsid w:val="00106183"/>
     <w:rsid w:val="00107ABE"/>
     <w:rsid w:val="001163CE"/>
     <w:rsid w:val="001216D8"/>
     <w:rsid w:val="001246DC"/>
     <w:rsid w:val="001304D4"/>
     <w:rsid w:val="00135CA9"/>
     <w:rsid w:val="001361DE"/>
     <w:rsid w:val="0014218C"/>
     <w:rsid w:val="00145C4F"/>
     <w:rsid w:val="00151BD2"/>
     <w:rsid w:val="00157A7D"/>
     <w:rsid w:val="00160D9D"/>
     <w:rsid w:val="001705DB"/>
     <w:rsid w:val="00170B7C"/>
+    <w:rsid w:val="00176BED"/>
     <w:rsid w:val="00177AB3"/>
     <w:rsid w:val="0018247B"/>
     <w:rsid w:val="00185E01"/>
     <w:rsid w:val="00185ECA"/>
     <w:rsid w:val="0018773F"/>
     <w:rsid w:val="00190C0C"/>
     <w:rsid w:val="00193CD0"/>
     <w:rsid w:val="00194CAB"/>
     <w:rsid w:val="001972C9"/>
     <w:rsid w:val="001A61D6"/>
     <w:rsid w:val="001A6BFC"/>
     <w:rsid w:val="001B0D7F"/>
     <w:rsid w:val="001B5447"/>
     <w:rsid w:val="001C5FFF"/>
     <w:rsid w:val="001D7782"/>
     <w:rsid w:val="001E414B"/>
     <w:rsid w:val="001E5283"/>
     <w:rsid w:val="001F6C3E"/>
     <w:rsid w:val="00223A6D"/>
     <w:rsid w:val="002315C3"/>
     <w:rsid w:val="002316B2"/>
     <w:rsid w:val="00232058"/>
     <w:rsid w:val="00233EC4"/>
     <w:rsid w:val="00237D69"/>
     <w:rsid w:val="00241516"/>
     <w:rsid w:val="00243937"/>
     <w:rsid w:val="00243E33"/>
     <w:rsid w:val="002441B9"/>
     <w:rsid w:val="002546C6"/>
     <w:rsid w:val="0027082E"/>
     <w:rsid w:val="0027155D"/>
     <w:rsid w:val="00284F5C"/>
     <w:rsid w:val="00285830"/>
     <w:rsid w:val="002955B2"/>
     <w:rsid w:val="002A2529"/>
     <w:rsid w:val="002A3636"/>
     <w:rsid w:val="002A7243"/>
     <w:rsid w:val="002B2CB2"/>
+    <w:rsid w:val="002B7833"/>
     <w:rsid w:val="002C11A0"/>
     <w:rsid w:val="002C3D5C"/>
     <w:rsid w:val="002E2E34"/>
     <w:rsid w:val="002E319E"/>
     <w:rsid w:val="002F007D"/>
     <w:rsid w:val="002F4783"/>
     <w:rsid w:val="00303CEE"/>
     <w:rsid w:val="00313700"/>
     <w:rsid w:val="00320468"/>
     <w:rsid w:val="0033439C"/>
     <w:rsid w:val="003373A1"/>
     <w:rsid w:val="003429F2"/>
     <w:rsid w:val="003523E8"/>
     <w:rsid w:val="0035241D"/>
     <w:rsid w:val="003650F4"/>
     <w:rsid w:val="00365405"/>
     <w:rsid w:val="00372B62"/>
     <w:rsid w:val="00372C6E"/>
     <w:rsid w:val="00375011"/>
     <w:rsid w:val="00375624"/>
     <w:rsid w:val="00376ED7"/>
     <w:rsid w:val="00385390"/>
     <w:rsid w:val="003917CA"/>
     <w:rsid w:val="00392B6F"/>
     <w:rsid w:val="003A2949"/>
     <w:rsid w:val="003A7CCB"/>
     <w:rsid w:val="003C3E3D"/>
     <w:rsid w:val="003E05D1"/>
     <w:rsid w:val="003E29B9"/>
     <w:rsid w:val="003F22AB"/>
     <w:rsid w:val="00402484"/>
     <w:rsid w:val="0040494B"/>
     <w:rsid w:val="004137AE"/>
     <w:rsid w:val="00415F62"/>
     <w:rsid w:val="00422C13"/>
     <w:rsid w:val="0043365B"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="0044587E"/>
     <w:rsid w:val="00450210"/>
     <w:rsid w:val="00453471"/>
     <w:rsid w:val="004570FB"/>
     <w:rsid w:val="00463808"/>
     <w:rsid w:val="004702C0"/>
     <w:rsid w:val="0047378D"/>
     <w:rsid w:val="00476B1F"/>
     <w:rsid w:val="00477ACD"/>
     <w:rsid w:val="00482608"/>
+    <w:rsid w:val="00483F75"/>
     <w:rsid w:val="004843C3"/>
     <w:rsid w:val="00490BEC"/>
     <w:rsid w:val="0049325F"/>
+    <w:rsid w:val="00497119"/>
     <w:rsid w:val="004B1098"/>
     <w:rsid w:val="004B48B5"/>
     <w:rsid w:val="004C54B6"/>
     <w:rsid w:val="004C7516"/>
     <w:rsid w:val="004E3BED"/>
     <w:rsid w:val="004E5665"/>
     <w:rsid w:val="004F11A9"/>
     <w:rsid w:val="004F12A6"/>
     <w:rsid w:val="004F3106"/>
     <w:rsid w:val="004F4D40"/>
     <w:rsid w:val="004F6149"/>
     <w:rsid w:val="005004BB"/>
     <w:rsid w:val="00500E4F"/>
     <w:rsid w:val="0050276F"/>
     <w:rsid w:val="0051211C"/>
     <w:rsid w:val="005127E9"/>
     <w:rsid w:val="00515DA7"/>
     <w:rsid w:val="005175FF"/>
     <w:rsid w:val="00520668"/>
     <w:rsid w:val="005313A6"/>
     <w:rsid w:val="00534CBB"/>
     <w:rsid w:val="0054241B"/>
     <w:rsid w:val="005430E4"/>
     <w:rsid w:val="0054742F"/>
     <w:rsid w:val="0056602C"/>
     <w:rsid w:val="00572F21"/>
     <w:rsid w:val="005A4D94"/>
     <w:rsid w:val="005A5BD8"/>
     <w:rsid w:val="005A60E4"/>
     <w:rsid w:val="005A6CC5"/>
     <w:rsid w:val="005A74AD"/>
     <w:rsid w:val="005B203B"/>
+    <w:rsid w:val="005B5A94"/>
     <w:rsid w:val="005C567E"/>
     <w:rsid w:val="005D733E"/>
     <w:rsid w:val="005D780D"/>
     <w:rsid w:val="005F266B"/>
     <w:rsid w:val="005F5059"/>
     <w:rsid w:val="005F5835"/>
     <w:rsid w:val="005F7B34"/>
     <w:rsid w:val="0060145B"/>
     <w:rsid w:val="0060356E"/>
     <w:rsid w:val="006046BA"/>
     <w:rsid w:val="00616758"/>
     <w:rsid w:val="00624312"/>
     <w:rsid w:val="00633A04"/>
     <w:rsid w:val="00640E4A"/>
     <w:rsid w:val="00643A43"/>
     <w:rsid w:val="006568F5"/>
     <w:rsid w:val="0066607C"/>
+    <w:rsid w:val="006842E6"/>
     <w:rsid w:val="00691BD5"/>
     <w:rsid w:val="0069211E"/>
     <w:rsid w:val="006972A0"/>
     <w:rsid w:val="006B0C92"/>
     <w:rsid w:val="006C1258"/>
     <w:rsid w:val="006C1376"/>
     <w:rsid w:val="006D4E79"/>
     <w:rsid w:val="006D7FFD"/>
     <w:rsid w:val="006E1756"/>
     <w:rsid w:val="006E3668"/>
     <w:rsid w:val="006E7949"/>
     <w:rsid w:val="006F18CE"/>
     <w:rsid w:val="00700648"/>
     <w:rsid w:val="00702453"/>
     <w:rsid w:val="00707B67"/>
     <w:rsid w:val="00710A41"/>
     <w:rsid w:val="00712F97"/>
     <w:rsid w:val="00722050"/>
     <w:rsid w:val="007263B4"/>
     <w:rsid w:val="00733451"/>
     <w:rsid w:val="00733902"/>
     <w:rsid w:val="00750869"/>
     <w:rsid w:val="00771A4F"/>
     <w:rsid w:val="007A1410"/>
     <w:rsid w:val="007B3BEF"/>
     <w:rsid w:val="007B6CE0"/>
     <w:rsid w:val="007C2573"/>
     <w:rsid w:val="007C308C"/>
     <w:rsid w:val="007C706A"/>
     <w:rsid w:val="007D21C1"/>
+    <w:rsid w:val="007D446C"/>
     <w:rsid w:val="007D67D6"/>
     <w:rsid w:val="007D7198"/>
     <w:rsid w:val="007F0B7E"/>
     <w:rsid w:val="007F0D1E"/>
     <w:rsid w:val="007F2CEA"/>
     <w:rsid w:val="007F5D21"/>
     <w:rsid w:val="00807673"/>
+    <w:rsid w:val="00815C2C"/>
     <w:rsid w:val="00824908"/>
     <w:rsid w:val="00833054"/>
     <w:rsid w:val="00837F79"/>
     <w:rsid w:val="0085789A"/>
     <w:rsid w:val="0086A162"/>
     <w:rsid w:val="00876F5F"/>
     <w:rsid w:val="00886AC6"/>
     <w:rsid w:val="00890BAA"/>
     <w:rsid w:val="008917DB"/>
     <w:rsid w:val="00894275"/>
     <w:rsid w:val="008B0ECC"/>
     <w:rsid w:val="008B1EF7"/>
     <w:rsid w:val="008B2355"/>
     <w:rsid w:val="008B480A"/>
     <w:rsid w:val="008B4EBE"/>
     <w:rsid w:val="008B51DF"/>
     <w:rsid w:val="008B6B1E"/>
     <w:rsid w:val="008D353A"/>
+    <w:rsid w:val="008D3F67"/>
     <w:rsid w:val="008D7835"/>
     <w:rsid w:val="008E7B56"/>
     <w:rsid w:val="008F10C3"/>
     <w:rsid w:val="008F2381"/>
+    <w:rsid w:val="008F2515"/>
     <w:rsid w:val="008F7478"/>
     <w:rsid w:val="008F74C2"/>
     <w:rsid w:val="00903DD8"/>
     <w:rsid w:val="00914E12"/>
     <w:rsid w:val="009232CA"/>
     <w:rsid w:val="0093133E"/>
     <w:rsid w:val="00942BF4"/>
     <w:rsid w:val="0094437A"/>
     <w:rsid w:val="009523B7"/>
     <w:rsid w:val="009571BD"/>
     <w:rsid w:val="00976050"/>
     <w:rsid w:val="00981B90"/>
     <w:rsid w:val="00985F69"/>
     <w:rsid w:val="0099154E"/>
     <w:rsid w:val="0099476C"/>
     <w:rsid w:val="0099530D"/>
     <w:rsid w:val="00996FA3"/>
     <w:rsid w:val="009A3334"/>
     <w:rsid w:val="009B5762"/>
+    <w:rsid w:val="009B6146"/>
     <w:rsid w:val="009B6412"/>
     <w:rsid w:val="009C17EC"/>
     <w:rsid w:val="009C4BB4"/>
     <w:rsid w:val="009D0A66"/>
     <w:rsid w:val="009E0A82"/>
     <w:rsid w:val="009E32D7"/>
     <w:rsid w:val="009E44C6"/>
     <w:rsid w:val="009F3A5E"/>
     <w:rsid w:val="009F3C96"/>
     <w:rsid w:val="00A045AE"/>
     <w:rsid w:val="00A145EE"/>
     <w:rsid w:val="00A17E7F"/>
     <w:rsid w:val="00A235D9"/>
     <w:rsid w:val="00A24573"/>
     <w:rsid w:val="00A257C8"/>
     <w:rsid w:val="00A30894"/>
     <w:rsid w:val="00A43B04"/>
     <w:rsid w:val="00A45ACE"/>
     <w:rsid w:val="00A523E2"/>
     <w:rsid w:val="00A52BD8"/>
     <w:rsid w:val="00A55498"/>
     <w:rsid w:val="00A56085"/>
     <w:rsid w:val="00A83C8C"/>
     <w:rsid w:val="00A93D1A"/>
     <w:rsid w:val="00AB06AC"/>
     <w:rsid w:val="00AC2AF3"/>
     <w:rsid w:val="00AD0040"/>
     <w:rsid w:val="00AD105E"/>
     <w:rsid w:val="00AD2DA7"/>
     <w:rsid w:val="00AE423A"/>
     <w:rsid w:val="00AE569C"/>
     <w:rsid w:val="00AE5860"/>
     <w:rsid w:val="00AE7046"/>
     <w:rsid w:val="00AE7943"/>
     <w:rsid w:val="00AF2393"/>
     <w:rsid w:val="00AF42C9"/>
     <w:rsid w:val="00B0344F"/>
     <w:rsid w:val="00B16320"/>
     <w:rsid w:val="00B17672"/>
     <w:rsid w:val="00B17E73"/>
     <w:rsid w:val="00B30DEB"/>
+    <w:rsid w:val="00B34805"/>
     <w:rsid w:val="00B522BE"/>
     <w:rsid w:val="00B57471"/>
     <w:rsid w:val="00B64559"/>
+    <w:rsid w:val="00B9056A"/>
+    <w:rsid w:val="00B92A94"/>
     <w:rsid w:val="00BA0411"/>
+    <w:rsid w:val="00BA1A5F"/>
     <w:rsid w:val="00BA61AA"/>
     <w:rsid w:val="00BB12C7"/>
     <w:rsid w:val="00BB4EBC"/>
     <w:rsid w:val="00BB5FAB"/>
     <w:rsid w:val="00BB6615"/>
     <w:rsid w:val="00BB7D96"/>
     <w:rsid w:val="00BC1962"/>
     <w:rsid w:val="00BC67DB"/>
     <w:rsid w:val="00BC7E58"/>
     <w:rsid w:val="00BD0119"/>
     <w:rsid w:val="00BD2D85"/>
     <w:rsid w:val="00BE443A"/>
     <w:rsid w:val="00BE4D8B"/>
     <w:rsid w:val="00C01A20"/>
     <w:rsid w:val="00C026C7"/>
     <w:rsid w:val="00C030CF"/>
     <w:rsid w:val="00C06003"/>
     <w:rsid w:val="00C10A9D"/>
     <w:rsid w:val="00C12DAA"/>
     <w:rsid w:val="00C25420"/>
     <w:rsid w:val="00C34FB4"/>
+    <w:rsid w:val="00C46914"/>
     <w:rsid w:val="00C5134B"/>
+    <w:rsid w:val="00C53190"/>
     <w:rsid w:val="00C54EC4"/>
     <w:rsid w:val="00C56F7F"/>
     <w:rsid w:val="00C57D5D"/>
     <w:rsid w:val="00C57D61"/>
     <w:rsid w:val="00C60339"/>
     <w:rsid w:val="00C65E86"/>
     <w:rsid w:val="00C73B7A"/>
     <w:rsid w:val="00C770F3"/>
     <w:rsid w:val="00C77AE0"/>
     <w:rsid w:val="00C925CF"/>
     <w:rsid w:val="00CB191B"/>
     <w:rsid w:val="00CC02C5"/>
     <w:rsid w:val="00CC15CC"/>
+    <w:rsid w:val="00CC2020"/>
+    <w:rsid w:val="00CC31EF"/>
     <w:rsid w:val="00CC76EB"/>
     <w:rsid w:val="00CD60BA"/>
     <w:rsid w:val="00CD61FB"/>
     <w:rsid w:val="00CE0827"/>
     <w:rsid w:val="00CE33E0"/>
     <w:rsid w:val="00CE6F8F"/>
     <w:rsid w:val="00CF0DD2"/>
     <w:rsid w:val="00CF3196"/>
     <w:rsid w:val="00CF6894"/>
     <w:rsid w:val="00CF7076"/>
     <w:rsid w:val="00D129C4"/>
     <w:rsid w:val="00D20D19"/>
     <w:rsid w:val="00D231BA"/>
     <w:rsid w:val="00D3418F"/>
     <w:rsid w:val="00D470C6"/>
     <w:rsid w:val="00D6412C"/>
     <w:rsid w:val="00D72F6E"/>
     <w:rsid w:val="00D75908"/>
     <w:rsid w:val="00D75D5A"/>
     <w:rsid w:val="00D8281A"/>
     <w:rsid w:val="00D84253"/>
+    <w:rsid w:val="00D86275"/>
     <w:rsid w:val="00D87F9A"/>
     <w:rsid w:val="00D93DD3"/>
     <w:rsid w:val="00D93E78"/>
     <w:rsid w:val="00DA0B38"/>
     <w:rsid w:val="00DA7378"/>
     <w:rsid w:val="00DC1537"/>
+    <w:rsid w:val="00DC5590"/>
     <w:rsid w:val="00DC617A"/>
     <w:rsid w:val="00DC6767"/>
     <w:rsid w:val="00DE3C29"/>
     <w:rsid w:val="00DF03E9"/>
     <w:rsid w:val="00E00451"/>
     <w:rsid w:val="00E2409D"/>
+    <w:rsid w:val="00E27A37"/>
+    <w:rsid w:val="00E32D50"/>
     <w:rsid w:val="00E36946"/>
     <w:rsid w:val="00E44F8D"/>
     <w:rsid w:val="00E54A48"/>
     <w:rsid w:val="00E67A6E"/>
     <w:rsid w:val="00E82934"/>
     <w:rsid w:val="00EA78EE"/>
     <w:rsid w:val="00EC01A6"/>
     <w:rsid w:val="00EC6B7D"/>
     <w:rsid w:val="00ED1528"/>
     <w:rsid w:val="00ED2516"/>
     <w:rsid w:val="00EE122F"/>
     <w:rsid w:val="00EF38B4"/>
     <w:rsid w:val="00F01F98"/>
     <w:rsid w:val="00F1431D"/>
     <w:rsid w:val="00F1585E"/>
     <w:rsid w:val="00F22AF5"/>
     <w:rsid w:val="00F24780"/>
     <w:rsid w:val="00F3514C"/>
     <w:rsid w:val="00F35D53"/>
     <w:rsid w:val="00F36B5E"/>
     <w:rsid w:val="00F40CE1"/>
     <w:rsid w:val="00F41BC2"/>
     <w:rsid w:val="00F660CA"/>
     <w:rsid w:val="00F72A9F"/>
     <w:rsid w:val="00F76E2D"/>
     <w:rsid w:val="00F857C7"/>
+    <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FA1EA6"/>
     <w:rsid w:val="00FA7085"/>
     <w:rsid w:val="00FB06BB"/>
     <w:rsid w:val="00FB7C8D"/>
     <w:rsid w:val="00FC3EB3"/>
     <w:rsid w:val="00FD634B"/>
     <w:rsid w:val="00FE3433"/>
     <w:rsid w:val="00FE46D2"/>
     <w:rsid w:val="00FE4DF6"/>
     <w:rsid w:val="00FF43DA"/>
     <w:rsid w:val="034F359C"/>
     <w:rsid w:val="0364918F"/>
     <w:rsid w:val="03895724"/>
     <w:rsid w:val="039CF39A"/>
     <w:rsid w:val="0421BDFE"/>
     <w:rsid w:val="044659D5"/>
     <w:rsid w:val="04D899AE"/>
     <w:rsid w:val="05BDC3C3"/>
     <w:rsid w:val="060C5EF2"/>
     <w:rsid w:val="06384AA5"/>
     <w:rsid w:val="06944E61"/>
     <w:rsid w:val="06BE9E2D"/>
     <w:rsid w:val="0706406D"/>
     <w:rsid w:val="07A568A4"/>
     <w:rsid w:val="07AF5C76"/>
@@ -6761,51 +3957,51 @@
     <w:rsid w:val="7CBDD5B8"/>
     <w:rsid w:val="7D279F85"/>
     <w:rsid w:val="7DB631BE"/>
     <w:rsid w:val="7E004CE4"/>
     <w:rsid w:val="7E642594"/>
     <w:rsid w:val="7E7C81BE"/>
     <w:rsid w:val="7E95B0CE"/>
     <w:rsid w:val="7EAB8EC4"/>
     <w:rsid w:val="7EE99B91"/>
     <w:rsid w:val="7FC83A57"/>
     <w:rsid w:val="7FE9CB83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C3AB0A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{586E0929-8950-4EC3-85D9-A0710A7E8F71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -7946,63 +5142,65 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087415375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceodaretocure@ccia.org.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{A991A702-23E0-45D4-8529-88035A64A56E}">
     <t:Anchor>
       <t:Comment id="1458221911"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{DA4EE449-A7C0-4E9D-B23F-D215A61FF8BF}" time="2025-07-02T05:54:38.136Z">
         <t:Attribution userId="S::bpuccini@ccia.org.au::9dd0fd69-ef8c-4999-99d8-6527a29cad1e" userProvider="AD" userName="Briony Puccini"/>
         <t:Anchor>
           <t:Comment id="1458221911"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{AD4D9FA6-179B-4DB9-9889-E831504402BD}" time="2025-07-02T05:54:38.136Z">
         <t:Attribution userId="S::bpuccini@ccia.org.au::9dd0fd69-ef8c-4999-99d8-6527a29cad1e" userProvider="AD" userName="Briony Puccini"/>
         <t:Anchor>
           <t:Comment id="1458221911"/>
         </t:Anchor>
         <t:Assign userId="S::BDoney@ccia.org.au::5325cc3e-096b-45a0-8e78-654b54458345" userProvider="AD" userName="Briony Doney"/>
       </t:Event>
       <t:Event id="{BE138AE9-F6DB-42ED-AD89-EBF62BA424B0}" time="2025-07-02T05:54:38.136Z">
         <t:Attribution userId="S::bpuccini@ccia.org.au::9dd0fd69-ef8c-4999-99d8-6527a29cad1e" userProvider="AD" userName="Briony Puccini"/>
@@ -8272,80 +5470,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...28 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xmlns:ns3="536525e8-2dc7-449c-b49e-e40f396d0057" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8193696ea39b792dffb5118dba6a6a6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100596DDF2E40E1024F937461199CAED99D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b7882d4eb5cacbb5b6376f5db9a367a9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xmlns:ns3="536525e8-2dc7-449c-b49e-e40f396d0057" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2c9a67eb0fa702b3e6437e60e44139c" ns2:_="" ns3:_="">
     <xsd:import namespace="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
     <xsd:import namespace="536525e8-2dc7-449c-b49e-e40f396d0057"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizId" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizIdPermissions" minOccurs="0"/>
                 <xsd:element ref="ns3:MigrationWizIdVersion" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -8561,199 +5731,227 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="536525e8-2dc7-449c-b49e-e40f396d0057">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7" xsi:nil="true"/>
+    <MigrationWizIdVersion xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <MigrationWizId xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <MigrationWizIdPermissions xmlns="536525e8-2dc7-449c-b49e-e40f396d0057" xsi:nil="true"/>
+    <_dlc_DocId xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7">5HHFYVWKXFFZ-1756439143-1521157</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3fd4e0ac-22e1-4961-8d04-87c4887314b7">
+      <Url>https://elevatefundraising.sharepoint.com/sites/ElevateFundraisingTeamSite/_layouts/15/DocIdRedir.aspx?ID=5HHFYVWKXFFZ-1756439143-1521157</Url>
+      <Description>5HHFYVWKXFFZ-1756439143-1521157</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFBB2093-AA06-482C-B045-BADCDFF2C7E8}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20808CD4-80A8-45BC-8250-55D92E6939BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
     <ds:schemaRef ds:uri="536525e8-2dc7-449c-b49e-e40f396d0057"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D1155D-EF8E-4342-9B0F-126468C178A7}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99BCAA64-EF7A-4769-AC64-9AA8CD0263C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18438D69-3C06-4220-B230-AAF7F6BC7BD8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="536525e8-2dc7-449c-b49e-e40f396d0057"/>
+    <ds:schemaRef ds:uri="3fd4e0ac-22e1-4961-8d04-87c4887314b7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48E47CA-2953-45A1-A547-8417AF706435}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7625</Characters>
+  <Pages>1</Pages>
+  <Words>601</Words>
+  <Characters>3431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8945</CharactersWithSpaces>
+  <CharactersWithSpaces>4024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Briony Harris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1256b61d2bba9d57f79c9047e60368fd196b49128503b8362ce080b55c8daf22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100596DDF2E40E1024F937461199CAED99D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_activity">
     <vt:lpwstr>{"FileActivityType":"28","FileActivityTimeStamp":"2025-07-02T05:55:20.140Z","FileActivityUsersOnPage":[{"DisplayName":"Briony Puccini","Id":"bpuccini@ccia.org.au"},{"DisplayName":"Briony Doney","Id":"bdoney@ccia.org.au"}],"FileActivityNavigationId":null}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>d80043cd-67ca-4646-a5f3-a79d24ec6f8e</vt:lpwstr>
+    <vt:lpwstr>8e801a29-d5eb-448f-9c0c-b60dac95c21b</vt:lpwstr>
   </property>
 </Properties>
 </file>