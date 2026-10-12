--- v0 (2026-05-25)
+++ v1 (2026-10-12)
@@ -1,229 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30110"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Documents\Tour de Rocks ORGANISATION Information\2026 19 for 19 Challenge\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\DARREN-INSPIRON\Documents\Tour de Rocks ORGANISATION Information\2026 19 for 19 Challenge\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7B89CF1F-4A89-4960-9C58-CEA5474F062F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F8FBAAE-E035-417E-A177-3EB6FA0F0225}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2E941A01-8D55-4ED2-93B4-0BBD1DA4C266}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{2E941A01-8D55-4ED2-93B4-0BBD1DA4C266}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$12:$M$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$12:$L$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$11</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+  <si>
+    <t>Invoice to:-</t>
+  </si>
+  <si>
+    <t>Company Name</t>
+  </si>
+  <si>
+    <t>Contact Name</t>
+  </si>
+  <si>
+    <t>Company Address</t>
+  </si>
+  <si>
+    <t>Email Address</t>
+  </si>
+  <si>
+    <t>Mobile Number</t>
+  </si>
+  <si>
+    <t>Team Details</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>7.5km</t>
+  </si>
+  <si>
+    <t>19km</t>
+  </si>
+  <si>
+    <t>T Shirt Size</t>
+  </si>
+  <si>
+    <t>(from list)</t>
+  </si>
+  <si>
+    <t>T SHIRT SIZES</t>
+  </si>
+  <si>
+    <t>Womens 8 (88cm)</t>
+  </si>
+  <si>
+    <t>Womens 10 (92cm)</t>
+  </si>
+  <si>
+    <t>Womens 12 (98cm)</t>
+  </si>
+  <si>
+    <t>Womens 14 (102cm)</t>
+  </si>
+  <si>
+    <t>Womens 16 (106cm)</t>
+  </si>
+  <si>
+    <t>Womens 18 (112cm)</t>
+  </si>
+  <si>
+    <t>Womens 20 (118cm)</t>
+  </si>
+  <si>
+    <t>Adult</t>
+  </si>
+  <si>
+    <t>Student</t>
+  </si>
+  <si>
+    <t>Child</t>
+  </si>
+  <si>
+    <t>Distance (tick one)</t>
+  </si>
+  <si>
+    <t>Type (tick one)</t>
+  </si>
+  <si>
+    <t>Kids 10 (82cm)</t>
+  </si>
+  <si>
+    <t>Kids 12 (86cm)</t>
+  </si>
+  <si>
+    <t>Kids 14(90cm)</t>
+  </si>
+  <si>
+    <t>Mens S (100cm)</t>
+  </si>
+  <si>
+    <t>Mens XS (94cm)</t>
+  </si>
+  <si>
+    <t>Mens M (106cm)</t>
+  </si>
+  <si>
+    <t>Mens L (112cm)</t>
+  </si>
+  <si>
+    <t>Mens XL (118cm)</t>
+  </si>
+  <si>
+    <t>Mens 2XL (124cm)</t>
+  </si>
+  <si>
+    <t>Mens 3XL (130cm)</t>
+  </si>
   <si>
     <t>2026 - 19 for Nineteen Group Registration</t>
   </si>
   <si>
-    <t>Hats</t>
-[...7 lines deleted...]
-  <si>
     <t>Not Required (l have a 19 for Nineteen one that I will wear)</t>
-  </si>
-[...115 lines deleted...]
-    <t>(from list)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -393,107 +371,98 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -773,1296 +742,895 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20A16067-24C7-49FE-A8F2-960F7D026720}">
-  <dimension ref="A1:Q66"/>
+  <dimension ref="A1:P66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="11" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="L1" sqref="L1:L5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="17" width="20.7109375" customWidth="1"/>
+    <col min="1" max="1" width="19.5546875" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" customWidth="1"/>
+    <col min="3" max="3" width="4.6640625" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" customWidth="1"/>
+    <col min="6" max="6" width="2.6640625" customWidth="1"/>
+    <col min="7" max="9" width="8.6640625" customWidth="1"/>
+    <col min="10" max="11" width="2.6640625" customWidth="1"/>
+    <col min="12" max="12" width="14.88671875" customWidth="1"/>
+    <col min="14" max="16" width="20.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="24">
+    <row r="1" spans="1:16" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="19"/>
+      <c r="P1" s="18"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="N2" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="O2" s="11"/>
+      <c r="P2" s="12"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...21 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-      <c r="M3" s="18" t="s">
-[...12 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="N3" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" t="s">
+        <v>26</v>
+      </c>
+      <c r="P3" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B4" t="s">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
-      <c r="M4" s="19" t="s">
-[...8 lines deleted...]
-      <c r="Q4" s="14" t="s">
+      <c r="N4" s="13" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="O4" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
-      <c r="O5" s="13" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="N5" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O5" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
-      <c r="O6" s="13" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="N6" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="P6" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B7" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-      <c r="O7" s="13" t="s">
-[...14 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="N7" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="P7" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="N8" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P8" s="14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-    <row r="10" spans="1:17">
+        <v>6</v>
+      </c>
+      <c r="N9" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="O9" s="1"/>
+      <c r="P9" s="16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
-      <c r="D10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="21"/>
+      <c r="D10" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="18"/>
       <c r="F10" s="3"/>
-      <c r="G10" s="20" t="s">
-[...3 lines deleted...]
-      <c r="I10" s="21"/>
+      <c r="G10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="19"/>
+      <c r="I10" s="18"/>
       <c r="J10" s="3"/>
-      <c r="K10" s="5" t="s">
-[...7 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="K10" s="3"/>
+      <c r="L10" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="5" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="4" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="J11" s="3"/>
-      <c r="K11" s="5" t="s">
-[...7 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="K11" s="3"/>
+      <c r="L11" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
-      <c r="K12" s="6"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="L12" s="6"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
-      <c r="K13" s="7"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="L13" s="7"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
-      <c r="K14" s="7"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="L14" s="7"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A15" s="7"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
-      <c r="K15" s="7"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="L15" s="7"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
-      <c r="K16" s="7"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="L16" s="7"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
-      <c r="K17" s="7"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="L17" s="7"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
-      <c r="K18" s="7"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:13">
+      <c r="L18" s="7"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A19" s="7"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
-      <c r="K19" s="7"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="L19" s="7"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
-      <c r="K20" s="7"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:13">
+      <c r="L20" s="7"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
-      <c r="K21" s="7"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="L21" s="7"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
-      <c r="K22" s="7"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:13">
+      <c r="L22" s="7"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
-      <c r="K23" s="7"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="L23" s="7"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
-      <c r="K24" s="7"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="L24" s="7"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
-      <c r="K25" s="7"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="L25" s="7"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
-      <c r="K26" s="7"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="L26" s="7"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
-      <c r="K27" s="7"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:13">
+      <c r="L27" s="7"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
-      <c r="K28" s="7"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:13">
+      <c r="L28" s="7"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
-      <c r="K29" s="7"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="L29" s="7"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
-      <c r="K30" s="7"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:13">
+      <c r="L30" s="7"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
-      <c r="K31" s="7"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:13">
+      <c r="L31" s="7"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
-      <c r="K32" s="7"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:13">
+      <c r="L32" s="7"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
-      <c r="K33" s="7"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:13">
+      <c r="L33" s="7"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
-      <c r="K34" s="7"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:13">
+      <c r="L34" s="7"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
-      <c r="K35" s="7"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:13">
+      <c r="L35" s="7"/>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
-      <c r="K36" s="7"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:13">
+      <c r="L36" s="7"/>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
-      <c r="K37" s="7"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:13">
+      <c r="L37" s="7"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
-      <c r="K38" s="7"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:13">
+      <c r="L38" s="7"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A39" s="7"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
-      <c r="K39" s="7"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:13">
+      <c r="L39" s="7"/>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
-      <c r="K40" s="7"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:13">
+      <c r="L40" s="7"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
-      <c r="K41" s="7"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:13">
+      <c r="L41" s="7"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
-      <c r="K42" s="7"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:13">
+      <c r="L42" s="7"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
-      <c r="K43" s="7"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:13">
+      <c r="L43" s="7"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
-      <c r="K44" s="7"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:13">
+      <c r="L44" s="7"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A45" s="7"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
-      <c r="K45" s="7"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:13">
+      <c r="L45" s="7"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A46" s="7"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
-      <c r="K46" s="7"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:13">
+      <c r="L46" s="7"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A47" s="7"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
-      <c r="K47" s="7"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:13">
+      <c r="L47" s="7"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
-      <c r="K48" s="7"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:13">
+      <c r="L48" s="7"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="7"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
-      <c r="K49" s="7"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:13">
+      <c r="L49" s="7"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A50" s="7"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
-      <c r="K50" s="7"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:13">
+      <c r="L50" s="7"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
-      <c r="K51" s="7"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:13">
+      <c r="L51" s="7"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
-      <c r="K52" s="7"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:13">
+      <c r="L52" s="7"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A53" s="7"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
-      <c r="K53" s="7"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:13">
+      <c r="L53" s="7"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A54" s="7"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
-      <c r="K54" s="7"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:13">
+      <c r="L54" s="7"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A55" s="7"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
-      <c r="K55" s="7"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:13">
+      <c r="L55" s="7"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A56" s="7"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
-      <c r="K56" s="7"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:13">
+      <c r="L56" s="7"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A57" s="7"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
-      <c r="K57" s="7"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:13">
+      <c r="L57" s="7"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A58" s="7"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
-      <c r="K58" s="7"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:13">
+      <c r="L58" s="7"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A59" s="7"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
-      <c r="K59" s="7"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:13">
+      <c r="L59" s="7"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A60" s="7"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
-      <c r="K60" s="7"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:13">
+      <c r="L60" s="7"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A61" s="7"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
-      <c r="K61" s="7"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:13">
+      <c r="L61" s="7"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A62" s="7"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
-      <c r="K62" s="7"/>
-[...2 lines deleted...]
-    <row r="63" spans="1:13">
+      <c r="L62" s="7"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A63" s="7"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
-      <c r="K63" s="7"/>
-[...2 lines deleted...]
-    <row r="64" spans="1:13">
+      <c r="L63" s="7"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A64" s="7"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
-      <c r="K64" s="7"/>
-[...2 lines deleted...]
-    <row r="65" spans="1:13">
+      <c r="L64" s="7"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A65" s="7"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
-      <c r="K65" s="7"/>
-[...2 lines deleted...]
-    <row r="66" spans="1:13">
+      <c r="L65" s="7"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A66" s="8"/>
       <c r="B66" s="8"/>
       <c r="C66" s="7"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
-      <c r="K66" s="8"/>
-      <c r="M66" s="8"/>
+      <c r="L66" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="G10:I10"/>
-    <mergeCell ref="O1:Q1"/>
+    <mergeCell ref="N1:P1"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...336 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Darren Cook</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>